--- v1 (2026-03-04)
+++ v2 (2026-04-22)
@@ -623,91 +623,97 @@
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00B60BC4">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00B60BC4">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00B60BC4">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>CACHE Level 3 Certificate in Supporting Teaching &amp; Learning</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="02CFFB37" w14:textId="7C4347F2" w:rsidR="00B60BC4" w:rsidRPr="00B60BC4" w:rsidRDefault="00B60BC4" w:rsidP="00B60BC4">
+                          <w:p w14:paraId="02CFFB37" w14:textId="1C1BDF3D" w:rsidR="00B60BC4" w:rsidRPr="00B60BC4" w:rsidRDefault="00B60BC4" w:rsidP="00B60BC4">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B60BC4">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Closing Date:  </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00B60BC4">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00B60BC4">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00B60BC4">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
+                            <w:r w:rsidR="00B5171A">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
+                              <w:t>End of May</w:t>
+                            </w:r>
                             <w:r w:rsidR="00BA3FDF">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
-                              <w:t>June 202</w:t>
+                              <w:t xml:space="preserve"> 202</w:t>
                             </w:r>
                             <w:r w:rsidR="00FE671B">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
                               <w:t>6</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7FE51477" w14:textId="3FFA8A1D" w:rsidR="00B60BC4" w:rsidRPr="00B60BC4" w:rsidRDefault="00B60BC4" w:rsidP="00B60BC4">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B60BC4">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
                               <w:t>Interviews:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00B60BC4">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
                               <w:tab/>
@@ -838,91 +844,97 @@
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00B60BC4">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00B60BC4">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00B60BC4">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>CACHE Level 3 Certificate in Supporting Teaching &amp; Learning</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="02CFFB37" w14:textId="7C4347F2" w:rsidR="00B60BC4" w:rsidRPr="00B60BC4" w:rsidRDefault="00B60BC4" w:rsidP="00B60BC4">
+                    <w:p w14:paraId="02CFFB37" w14:textId="1C1BDF3D" w:rsidR="00B60BC4" w:rsidRPr="00B60BC4" w:rsidRDefault="00B60BC4" w:rsidP="00B60BC4">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B60BC4">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Closing Date:  </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00B60BC4">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00B60BC4">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00B60BC4">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
+                      <w:r w:rsidR="00B5171A">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
+                        <w:t>End of May</w:t>
+                      </w:r>
                       <w:r w:rsidR="00BA3FDF">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
-                        <w:t>June 202</w:t>
+                        <w:t xml:space="preserve"> 202</w:t>
                       </w:r>
                       <w:r w:rsidR="00FE671B">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:t>6</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7FE51477" w14:textId="3FFA8A1D" w:rsidR="00B60BC4" w:rsidRPr="00B60BC4" w:rsidRDefault="00B60BC4" w:rsidP="00B60BC4">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B60BC4">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:t>Interviews:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00B60BC4">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:tab/>
@@ -1879,52 +1891,52 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60BC4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Are there any restrictions to your residence in the </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
         <w:r w:rsidRPr="00B60BC4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>UK</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="00B60BC4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> which might affect your right to take up employment in the </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
           <w:r w:rsidRPr="00B60BC4">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>UK</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00B60BC4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
       <w:r w:rsidR="0093650B" w:rsidRPr="00B60BC4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0093650B" w:rsidRPr="00B60BC4">
         <w:rPr>
@@ -15448,58 +15460,58 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C3397C" w:rsidRPr="007449C1" w:rsidSect="003B268F">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="568" w:footer="720" w:gutter="0"/>
       <w:paperSrc w:first="15" w:other="15"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="032F8C41" w14:textId="77777777" w:rsidR="003C601E" w:rsidRDefault="003C601E">
+    <w:p w14:paraId="7376A3B4" w14:textId="77777777" w:rsidR="009E15E2" w:rsidRDefault="009E15E2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5407B00A" w14:textId="77777777" w:rsidR="003C601E" w:rsidRDefault="003C601E">
+    <w:p w14:paraId="42F6AAB9" w14:textId="77777777" w:rsidR="009E15E2" w:rsidRDefault="009E15E2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -15902,58 +15914,58 @@
                     </w:pPr>
                     <w:r w:rsidRPr="00B60415">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL - SENSITIVE</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B2AA404" w14:textId="77777777" w:rsidR="003C601E" w:rsidRDefault="003C601E">
+    <w:p w14:paraId="2DD504A9" w14:textId="77777777" w:rsidR="009E15E2" w:rsidRDefault="009E15E2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="264BA012" w14:textId="77777777" w:rsidR="003C601E" w:rsidRDefault="003C601E">
+    <w:p w14:paraId="5A839E42" w14:textId="77777777" w:rsidR="009E15E2" w:rsidRDefault="009E15E2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5DA22D3B" w14:textId="4B0FFD2A" w:rsidR="001B6257" w:rsidRPr="00395A22" w:rsidRDefault="00B0410A" w:rsidP="009D717F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
@@ -21042,88 +21054,91 @@
     <w:rsid w:val="00965936"/>
     <w:rsid w:val="009759CA"/>
     <w:rsid w:val="009765F3"/>
     <w:rsid w:val="0097741A"/>
     <w:rsid w:val="00977AA8"/>
     <w:rsid w:val="00983C6C"/>
     <w:rsid w:val="0099514D"/>
     <w:rsid w:val="00997180"/>
     <w:rsid w:val="00997849"/>
     <w:rsid w:val="009A0679"/>
     <w:rsid w:val="009A0E7C"/>
     <w:rsid w:val="009A705B"/>
     <w:rsid w:val="009A7E98"/>
     <w:rsid w:val="009B3291"/>
     <w:rsid w:val="009B78E3"/>
     <w:rsid w:val="009B7EC7"/>
     <w:rsid w:val="009C0D9C"/>
     <w:rsid w:val="009C1811"/>
     <w:rsid w:val="009C6095"/>
     <w:rsid w:val="009C690F"/>
     <w:rsid w:val="009C7F1D"/>
     <w:rsid w:val="009D2E79"/>
     <w:rsid w:val="009D717F"/>
     <w:rsid w:val="009D77B6"/>
     <w:rsid w:val="009E0312"/>
+    <w:rsid w:val="009E15E2"/>
     <w:rsid w:val="009E3A59"/>
     <w:rsid w:val="009E70DA"/>
     <w:rsid w:val="00A02708"/>
     <w:rsid w:val="00A115B1"/>
     <w:rsid w:val="00A31F01"/>
     <w:rsid w:val="00A326B1"/>
     <w:rsid w:val="00A401A9"/>
     <w:rsid w:val="00A40E96"/>
     <w:rsid w:val="00A416C8"/>
     <w:rsid w:val="00A43921"/>
     <w:rsid w:val="00A62365"/>
     <w:rsid w:val="00A75489"/>
     <w:rsid w:val="00A84EDB"/>
     <w:rsid w:val="00A85733"/>
     <w:rsid w:val="00A92CFE"/>
     <w:rsid w:val="00A9310A"/>
     <w:rsid w:val="00A9405B"/>
     <w:rsid w:val="00A96895"/>
     <w:rsid w:val="00AB08A3"/>
     <w:rsid w:val="00AC0F42"/>
     <w:rsid w:val="00AC1094"/>
     <w:rsid w:val="00AC28DD"/>
     <w:rsid w:val="00AC3497"/>
+    <w:rsid w:val="00AC7015"/>
     <w:rsid w:val="00AC70BB"/>
     <w:rsid w:val="00AE7F36"/>
     <w:rsid w:val="00AF1564"/>
     <w:rsid w:val="00AF198D"/>
     <w:rsid w:val="00AF2BE5"/>
     <w:rsid w:val="00AF3F80"/>
     <w:rsid w:val="00B00E01"/>
     <w:rsid w:val="00B01252"/>
     <w:rsid w:val="00B03522"/>
     <w:rsid w:val="00B0410A"/>
     <w:rsid w:val="00B0435F"/>
     <w:rsid w:val="00B30148"/>
     <w:rsid w:val="00B34C8C"/>
     <w:rsid w:val="00B42D6E"/>
     <w:rsid w:val="00B42FCE"/>
+    <w:rsid w:val="00B5171A"/>
     <w:rsid w:val="00B540B2"/>
     <w:rsid w:val="00B60415"/>
     <w:rsid w:val="00B60BC4"/>
     <w:rsid w:val="00B62414"/>
     <w:rsid w:val="00B655DF"/>
     <w:rsid w:val="00B674B1"/>
     <w:rsid w:val="00B71D95"/>
     <w:rsid w:val="00B72D6A"/>
     <w:rsid w:val="00B73B1D"/>
     <w:rsid w:val="00B7675D"/>
     <w:rsid w:val="00B83E92"/>
     <w:rsid w:val="00B87B69"/>
     <w:rsid w:val="00B92227"/>
     <w:rsid w:val="00B94E4D"/>
     <w:rsid w:val="00B97F1B"/>
     <w:rsid w:val="00BA1C2A"/>
     <w:rsid w:val="00BA235B"/>
     <w:rsid w:val="00BA2A5C"/>
     <w:rsid w:val="00BA3FDF"/>
     <w:rsid w:val="00BA4633"/>
     <w:rsid w:val="00BB16D6"/>
     <w:rsid w:val="00BB2720"/>
     <w:rsid w:val="00BB3050"/>
     <w:rsid w:val="00BB6D9F"/>
     <w:rsid w:val="00BC2894"/>
@@ -23086,50 +23101,59 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B5621172EE68FD468607339DADBD908A" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="db38259fead8f37e4edc4ee08725e138">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b7c0fb70-55d8-4a2d-88a2-1bf06b1ce9d5" xmlns:ns3="dbbd8fa3-dc72-415f-ac9d-0fb92fd6b1dd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9926c783e3735fc3bc5980b74783f278" ns2:_="" ns3:_="">
     <xsd:import namespace="b7c0fb70-55d8-4a2d-88a2-1bf06b1ce9d5"/>
     <xsd:import namespace="dbbd8fa3-dc72-415f-ac9d-0fb92fd6b1dd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -23320,127 +23344,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b7c0fb70-55d8-4a2d-88a2-1bf06b1ce9d5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="dbbd8fa3-dc72-415f-ac9d-0fb92fd6b1dd" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DA572F7-6A9D-4658-94A7-C83C71A2C81D}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F2FD57E-1AB1-44CF-AFCC-7FE5AD8DF971}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DA572F7-6A9D-4658-94A7-C83C71A2C81D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="b7c0fb70-55d8-4a2d-88a2-1bf06b1ce9d5"/>
+    <ds:schemaRef ds:uri="dbbd8fa3-dc72-415f-ac9d-0fb92fd6b1dd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{901A4EB9-F859-466A-A45A-A612D56D09A9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EF42024-B6BE-4C67-BE4A-2EE13F1FB556}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB0376DF-703D-4B3E-A06E-4B291D2CCD51}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="b7c0fb70-55d8-4a2d-88a2-1bf06b1ce9d5"/>
     <ds:schemaRef ds:uri="dbbd8fa3-dc72-415f-ac9d-0fb92fd6b1dd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EF42024-B6BE-4C67-BE4A-2EE13F1FB556}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{901A4EB9-F859-466A-A45A-A612D56D09A9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PSG Requirement template</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>2697</Words>
-  <Characters>14435</Characters>
+  <Words>2689</Words>
+  <Characters>14443</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>801</Lines>
+  <Lines>802</Lines>
   <Paragraphs>335</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Application Form - School Staff March 14 (2)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NorthgateArinso</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>16797</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>5767260</vt:i4>